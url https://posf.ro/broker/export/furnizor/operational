--- v0 (2026-04-03)
+++ v1 (2026-06-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Operational" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1193" uniqueCount="721">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1193" uniqueCount="724">
   <si>
     <t>nume</t>
   </si>
   <si>
     <t>cui</t>
   </si>
   <si>
     <t>numarLicenta</t>
   </si>
   <si>
     <t>tipOperator</t>
   </si>
   <si>
     <t>categorieLicenta</t>
   </si>
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>ICPE Electrocond Technologies</t>
   </si>
   <si>
     <t>356572</t>
   </si>
   <si>
@@ -344,62 +344,86 @@
   <si>
     <t>c560e0d7-d953-4a72-a142-d567597120f6</t>
   </si>
   <si>
     <t>Premier Energy Furnizare</t>
   </si>
   <si>
     <t>21349608</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2dd42897-fce9-4db6-8dfb-feb607518d2f</t>
   </si>
   <si>
     <t>ROMGAZ</t>
   </si>
   <si>
     <t>14056826FL</t>
   </si>
   <si>
     <t>7d5e265f-b1bf-415f-9397-7a2b8c500955</t>
   </si>
   <si>
+    <t>AENRO ENERGY HOLDING SRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46994501	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2496	 	</t>
+  </si>
+  <si>
+    <t>4dd11838-9d13-4b09-aa48-1fefb6c4a7dc</t>
+  </si>
+  <si>
     <t>INDUSTRIAL ENERGY</t>
   </si>
   <si>
     <t>33055827</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>05804d2e-ee4e-49f9-b63a-d73598cc1a8c</t>
   </si>
   <si>
+    <t>TETAROM S.A.</t>
+  </si>
+  <si>
+    <t>14343629</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>8f164217-bf1f-41f6-8954-75a836899953</t>
+  </si>
+  <si>
     <t>ENERGY TRADE ACTIV</t>
   </si>
   <si>
     <t>34409310</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>c57a8445-2a9d-4d15-a519-db00a7d9ab44</t>
   </si>
   <si>
     <t>WERK ENERGY</t>
   </si>
   <si>
     <t>17051718</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>b84d016e-98fc-44f7-84d1-de482e04637b</t>
   </si>
   <si>
     <t>COMPLEXUL ENERGETIC VALEA JIULUI</t>
@@ -452,974 +476,980 @@
   <si>
     <t>SWIFT SPOT</t>
   </si>
   <si>
     <t>47997204</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>53b71d20-1202-4872-b636-c75f1d940000</t>
   </si>
   <si>
     <t>United Energy</t>
   </si>
   <si>
     <t>48123938</t>
   </si>
   <si>
     <t>48123938FL</t>
   </si>
   <si>
     <t>7df1dd23-cf21-4e3d-a6d7-9e5c3f5e8b38</t>
   </si>
   <si>
-    <t>TETAROM S.A.</t>
-[...10 lines deleted...]
-  <si>
     <t>MIHOC OIL S.R.L.</t>
   </si>
   <si>
     <t>8137551</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>4f5705d2-ecb1-43b4-ac88-7437d23c6b3f</t>
   </si>
   <si>
     <t>DACIA ENERGY SOLUTIONS</t>
   </si>
   <si>
     <t>41435690</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>31262e55-cb25-4592-8511-bf7b17daf277</t>
   </si>
   <si>
     <t>SUSTAINABLE ENERGY SUPPLY NORTH S.R.L.</t>
   </si>
   <si>
     <t>45029210</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>c1bca41a-66c6-4624-bf88-68da9b12abba</t>
   </si>
   <si>
     <t>AZOMURES</t>
   </si>
   <si>
     <t>1200490</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>523d5696-2afe-49b7-97f8-d8074b47b691</t>
   </si>
   <si>
+    <t>ENGIE ROMANIA S.A.</t>
+  </si>
+  <si>
+    <t>13093222</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>59f71e13-0b06-4eea-b419-4ede51c24bc0</t>
+  </si>
+  <si>
+    <t>ENEX</t>
+  </si>
+  <si>
+    <t>16646530</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>d13b8452-55a3-4c45-abaf-91628be278ee</t>
+  </si>
+  <si>
+    <t>Termo Ploiesti</t>
+  </si>
+  <si>
+    <t>46877331</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>9cba79ad-dc9e-4ec6-8fde-87490ebd485b</t>
+  </si>
+  <si>
+    <t>ALPHA PROJECT TEHNOLOGY</t>
+  </si>
+  <si>
+    <t>24516930</t>
+  </si>
+  <si>
+    <t>1827</t>
+  </si>
+  <si>
+    <t>d9fa5107-1cb1-492f-ad6e-10ca3f65ab33</t>
+  </si>
+  <si>
+    <t>GENERAL CONSULT GRUP</t>
+  </si>
+  <si>
+    <t>17688061</t>
+  </si>
+  <si>
+    <t>17688061FL</t>
+  </si>
+  <si>
+    <t>a502809c-0837-4c06-8ac5-af014c4953a3</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>a3472f43-a402-4825-92c8-66351110346f</t>
+  </si>
+  <si>
+    <t>Ingka Investments Renewable Energy Romania</t>
+  </si>
+  <si>
+    <t>22160860</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>c5ed2f90-9bb5-4da9-bb3a-7e1ad32f276f</t>
+  </si>
+  <si>
+    <t>Electrocentrale Bucuresti</t>
+  </si>
+  <si>
+    <t>15189596</t>
+  </si>
+  <si>
+    <t>15189596FL</t>
+  </si>
+  <si>
+    <t>3a85e7ed-e724-4e7f-85a2-bd8d25479886</t>
+  </si>
+  <si>
+    <t>Vimetco Management Romania</t>
+  </si>
+  <si>
+    <t>23260999</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>e095ca40-5c72-4581-a257-25998c17ee10</t>
+  </si>
+  <si>
+    <t>2347</t>
+  </si>
+  <si>
+    <t>0ef7a57e-f242-4dd5-8323-a5d8aa212be4</t>
+  </si>
+  <si>
+    <t>MAURER IMOBILIARE</t>
+  </si>
+  <si>
+    <t>18886369</t>
+  </si>
+  <si>
+    <t>18886369FL</t>
+  </si>
+  <si>
+    <t>49452844-99bf-4237-b57c-057219bb066b</t>
+  </si>
+  <si>
+    <t>S.C. INSTITUTUL DE STUDII SI PROIECTARI HIDROENERGETICE – ISPH S.A.</t>
+  </si>
+  <si>
+    <t>5348295</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>1dcb22b3-885b-4b88-bc4c-b3108977b3a5</t>
+  </si>
+  <si>
+    <t>Societatea C-GAZ &amp; ENERGY DISTRIBUTIE S.R.L.</t>
+  </si>
+  <si>
+    <t>24886568</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>9bdd90c1-4060-4b82-bbd0-4f41438999d4</t>
+  </si>
+  <si>
+    <t>LORD ENERGY S.R.L.</t>
+  </si>
+  <si>
+    <t>24394425</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>807a7f5f-fb1a-4f80-9779-870559b0ac9e</t>
+  </si>
+  <si>
+    <t>S.C. GAS &amp; POWER TRADING S.R.L.</t>
+  </si>
+  <si>
+    <t>40352600</t>
+  </si>
+  <si>
+    <t>2344</t>
+  </si>
+  <si>
+    <t>e9919450-01d9-46c5-b727-cdb5b8a35630</t>
+  </si>
+  <si>
+    <t>CHIMCOMPLEX BORZESTI</t>
+  </si>
+  <si>
+    <t>960322</t>
+  </si>
+  <si>
+    <t>d9085115-df58-42ec-a888-0caa3e5fbaae</t>
+  </si>
+  <si>
+    <t>AUCHAN RENEWABLE ENERGY</t>
+  </si>
+  <si>
+    <t>47654516</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>9096aa77-0315-4514-9d60-06c19246c7d5</t>
+  </si>
+  <si>
+    <t>M.D.A. ENERGY</t>
+  </si>
+  <si>
+    <t>45407951</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>060cf89c-89e0-40da-94cf-d6b9d2c662a7</t>
+  </si>
+  <si>
+    <t>ALPHA PROJECT TEHNOLOGY S.A.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>bc5deaba-7120-4744-9756-b5357b97d067</t>
+  </si>
+  <si>
+    <t>Regia Autonoma  pentru Activitati Nucleare</t>
+  </si>
+  <si>
+    <t>10882752</t>
+  </si>
+  <si>
+    <t>10882752FL</t>
+  </si>
+  <si>
+    <t>b4bc9711-0aed-4ab8-95be-0f4398b62023</t>
+  </si>
+  <si>
+    <t>VEOLIA ROMANIA SOLUTII INTEGRATE</t>
+  </si>
+  <si>
+    <t>12276930</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>89101063-03a1-4778-ac6f-af1d585d365c</t>
+  </si>
+  <si>
+    <t>FONDUL DE DEZVOLTARE S.C.E. CU RASPUNDERE LIMITATA</t>
+  </si>
+  <si>
+    <t>45654277</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>98816155-25dd-443f-b2dd-0192fa590799</t>
+  </si>
+  <si>
+    <t>S.C. DACIA ENERGY SOLUTIONS S.R.L.</t>
+  </si>
+  <si>
+    <t>2311</t>
+  </si>
+  <si>
+    <t>0a393cc9-350b-46bb-b154-98c61a91fc7c</t>
+  </si>
+  <si>
+    <t>SC MPS ENERGY SRL</t>
+  </si>
+  <si>
+    <t>51100268</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>af44d217-7a3a-41ec-8a3d-2b2972e4df61</t>
+  </si>
+  <si>
+    <t>GAN Energy</t>
+  </si>
+  <si>
+    <t>47938895</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>77294218-33b2-424f-a1fd-b83463a548d3</t>
+  </si>
+  <si>
+    <t>RENEWA POWER</t>
+  </si>
+  <si>
+    <t>50010833</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>44d9ffd4-23d4-4959-8e56-49152fd927b3</t>
+  </si>
+  <si>
+    <t>ENERGY DISTRIBUTION SERVICES</t>
+  </si>
+  <si>
+    <t>24798903</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>d3afec80-d671-4b74-979b-c9c86f82edd7</t>
+  </si>
+  <si>
+    <t>HAGAG DISTRIBUTIE SI FURNIZARE SRL</t>
+  </si>
+  <si>
+    <t>52372058</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>d3d0d0f6-1101-4e51-b2e7-1aba42617fc2</t>
+  </si>
+  <si>
+    <t>ENERGY GAS PROVIDER S.R.L.</t>
+  </si>
+  <si>
+    <t>26741040</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>78448532-d669-4f7c-b31e-37ee621d5d2c</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>bf69f79b-bcd6-4d8a-bd75-1a10fa9f0370</t>
+  </si>
+  <si>
+    <t>HERMES ENERGY&amp; GAS</t>
+  </si>
+  <si>
+    <t>35076788</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>2170bd76-e756-4bcd-9b3a-142906f958cd</t>
+  </si>
+  <si>
+    <t>Power Peak Trading</t>
+  </si>
+  <si>
+    <t>50252926</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>120d8c77-bc8c-44d9-9112-d82045148b49</t>
+  </si>
+  <si>
+    <t>TINMAR GREEN ENERGY</t>
+  </si>
+  <si>
+    <t>29619359</t>
+  </si>
+  <si>
+    <t>ab6b7f85-75cc-4e0b-bc70-63f4634a6b6c</t>
+  </si>
+  <si>
+    <t>WEBPOSF</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>a3d9414a-bfdf-11ec-9d64-0242ac120002</t>
+  </si>
+  <si>
+    <t>MONSSON</t>
+  </si>
+  <si>
+    <t>9881605</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>4c620402-dbd3-4ecc-9c5a-59961883be00</t>
+  </si>
+  <si>
+    <t>47102c20-9dce-4dba-b130-1a7fa7a6d9af</t>
+  </si>
+  <si>
+    <t>PREMIER ENERGY (fosta PetromDistribGaze)</t>
+  </si>
+  <si>
+    <t>20914495</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>5d9aa24a-5de8-48c0-a3f9-76d27ae3baa4</t>
+  </si>
+  <si>
+    <t>AMV SOLAR</t>
+  </si>
+  <si>
+    <t>29295406</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>6a22f6ae-e8b7-459f-82b2-97f1b9ca588c</t>
+  </si>
+  <si>
+    <t>EFT POWER S.R.L.</t>
+  </si>
+  <si>
+    <t>48771026</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>1208c698-acb2-4fda-9350-e937eb7c3c0b</t>
+  </si>
+  <si>
+    <t>ELNET ENERGY S.R.L.</t>
+  </si>
+  <si>
+    <t>31050467</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>b1bf60f6-35f8-43ce-bd12-73bbd4cc193c</t>
+  </si>
+  <si>
+    <t>CONEF GAZ SRL</t>
+  </si>
+  <si>
+    <t>19161733</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>089131de-4d54-4801-8803-88c822799b5f</t>
+  </si>
+  <si>
+    <t>AOT ENERGY SRL</t>
+  </si>
+  <si>
+    <t>45294089</t>
+  </si>
+  <si>
+    <t>45294089FL</t>
+  </si>
+  <si>
+    <t>3826243c-57be-45f9-80c1-28f92d169b68</t>
+  </si>
+  <si>
+    <t>RENOVATIO TRADING</t>
+  </si>
+  <si>
+    <t>15638008</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>335726db-7c6f-400e-b4d2-409f746bd8fd</t>
+  </si>
+  <si>
+    <t>LOCAL GAZ SA</t>
+  </si>
+  <si>
+    <t>47597305</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>ce1cad30-5a50-4438-aefe-79ed5a1df31a</t>
+  </si>
+  <si>
+    <t>GAZ NORD EST S.A.</t>
+  </si>
+  <si>
+    <t>14773987</t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>5cd5b6c7-9141-4e1f-b478-3f090af3457f</t>
+  </si>
+  <si>
+    <t>ALIVE ENERGY</t>
+  </si>
+  <si>
+    <t>39837814</t>
+  </si>
+  <si>
+    <t>2328</t>
+  </si>
+  <si>
+    <t>c58c9ee1-7112-4589-87af-c479cf6012f9</t>
+  </si>
+  <si>
+    <t>GAZ EST S.A.</t>
+  </si>
+  <si>
+    <t>14679859</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>bc3a6d11-80ab-40ed-b9c1-0d6f9ead4179</t>
+  </si>
+  <si>
+    <t>ENGIE ROMANIA</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>314d469a-f07d-4bba-b38e-40a83f50f926</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>f58707d7-2e1f-4bae-af77-dcfc1c661184</t>
+  </si>
+  <si>
+    <t>ICPE ELECTROCOND TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>cb3b239a-3c91-4691-b850-44681b680a07</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>94bbece9-6ba3-4ccb-acf7-4fe2adee64fc</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>4c529f45-4ca6-4393-9e34-d9d2c0c2869b</t>
+  </si>
+  <si>
+    <t>TRANSENERGO COM SA- in insloventa</t>
+  </si>
+  <si>
+    <t>16976082</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>7a1cfaed-0d17-4389-bfaf-146a35e9dcfd</t>
+  </si>
+  <si>
+    <t>MAR-TIN SOLAR ENERGY</t>
+  </si>
+  <si>
+    <t>29896180</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>b22ce349-b2aa-46da-8255-a4b0a0b2110b</t>
+  </si>
+  <si>
+    <t>ENEVO POWER</t>
+  </si>
+  <si>
+    <t>50724590</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>b66ecc58-4483-4861-bfc5-eb10a3ea0caa</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>c77ef07f-4a33-4a8a-a0c2-d079e4ada294</t>
+  </si>
+  <si>
+    <t>SOCIETATEA DE PRODUCERE A ENERGIEI ELECTRICE IN HIDROCENTRALE  HIDROELECTRICA</t>
+  </si>
+  <si>
+    <t>13267213</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>ec5aa9bf-4652-402e-b142-fe4ada654517</t>
+  </si>
+  <si>
+    <t>ELECTRICA FURNIZARE</t>
+  </si>
+  <si>
+    <t>28909028</t>
+  </si>
+  <si>
+    <t>2279</t>
+  </si>
+  <si>
+    <t>c4a16c90-f4db-4ffb-8a39-0948761d807c</t>
+  </si>
+  <si>
     <t>OMV PETROM S.A.</t>
   </si>
   <si>
     <t>1590082</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>ea332202-01fd-491b-913b-d0f58adf736e</t>
   </si>
   <si>
-    <t>ENEX</t>
-[...533 lines deleted...]
-    <t>cb3b239a-3c91-4691-b850-44681b680a07</t>
+    <t>Vienna Energy Forta Naturala</t>
+  </si>
+  <si>
+    <t>23583540</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>fd255093-67ae-47ac-b665-d5257c922ffd</t>
+  </si>
+  <si>
+    <t>INSTANT CONSTRUCT COMPANY S.A.</t>
+  </si>
+  <si>
+    <t>14390680</t>
+  </si>
+  <si>
+    <t>1832</t>
+  </si>
+  <si>
+    <t>f24c1a86-2667-49a2-9024-d2176fb7f04a</t>
+  </si>
+  <si>
+    <t>PRISMA SERV COMPANY S.R.L.</t>
+  </si>
+  <si>
+    <t>13991843</t>
+  </si>
+  <si>
+    <t>1852</t>
+  </si>
+  <si>
+    <t>e2d771f5-0b64-4021-8ab9-26fec7840483</t>
+  </si>
+  <si>
+    <t>ENERGY CORE DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>36091646</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>7194d66f-25ed-41d3-8c3f-e670be4c5cf9</t>
+  </si>
+  <si>
+    <t>ELECTROMAGNETICA</t>
+  </si>
+  <si>
+    <t>414118</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>c407a542-c60d-40ee-a294-d3c06b31a88c</t>
+  </si>
+  <si>
+    <t>ALEGFURNIZORUL CONSULTING</t>
+  </si>
+  <si>
+    <t>38516395</t>
+  </si>
+  <si>
+    <t>2221</t>
+  </si>
+  <si>
+    <t>89dcd36f-cb45-48a7-b1b4-5d6e1235225f</t>
+  </si>
+  <si>
+    <t>RESTART ENERGY ONE</t>
+  </si>
+  <si>
+    <t>34583200</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>fc7f0676-ee70-49e6-a8d4-0f214d065c94</t>
+  </si>
+  <si>
+    <t>VEOLIA ENERGIE ROMÂNIA</t>
+  </si>
+  <si>
+    <t>1595802</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>f195d544-d6fc-47fd-b934-19e0579efa3f</t>
+  </si>
+  <si>
+    <t>PLOIESTI INDUSTRIAL PARC</t>
+  </si>
+  <si>
+    <t>14380546</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>74d48a90-e3c8-419f-94b4-9cb3dc726018</t>
   </si>
   <si>
     <t>E.ON ENERGIE ROMANIA</t>
   </si>
   <si>
     <t>22043010</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>2f6cedc1-41e1-496d-8d31-3957c16be7af</t>
   </si>
   <si>
-    <t>ENGIE ROMANIA</t>
-[...175 lines deleted...]
-  <si>
     <t>STRATUM ENERGY ROMÂNIA LLC</t>
   </si>
   <si>
     <t>4614403</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>f18446fc-cf93-43bc-8646-1f2b4e85dcd9</t>
   </si>
   <si>
     <t>UNISTIL</t>
   </si>
   <si>
     <t>14315823</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>28017520-248d-4a0d-b648-4e16414ce1ab</t>
   </si>
   <si>
     <t>VEOLIA ENERGIE ROMANIA</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>464f3147-bf59-4351-99ed-8be05b7b7d56</t>
   </si>
   <si>
     <t>M.M. DATA S.R.L.</t>
   </si>
   <si>
     <t>3156242</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>571a97b1-38c3-425f-8414-f4894ea8270f</t>
   </si>
   <si>
+    <t>ENERGY CORE DEVELOPMENT S.R.L.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>04397f87-73d8-4df3-b6d7-374b7f52d0e3</t>
+  </si>
+  <si>
+    <t>GAZ VEST TRADING</t>
+  </si>
+  <si>
+    <t>45418586</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>2e4b82f1-35a8-4ea9-af62-2e657a6826a6</t>
+  </si>
+  <si>
     <t>TINMAR ENERGY S.A.</t>
   </si>
   <si>
     <t>34620961</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>1739fc07-8f09-4be8-b2eb-345476ac8373</t>
   </si>
   <si>
-    <t>GAZ VEST TRADING</t>
-[...10 lines deleted...]
-  <si>
     <t>NEXT ENERGY DISTRIBUTION S.R.L.</t>
   </si>
   <si>
     <t>29498460</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>313dbbe1-433c-41ed-970a-fc6fb4d23a25</t>
   </si>
   <si>
     <t>NEXT ENERGY PARTNERS</t>
   </si>
   <si>
     <t>29156777</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>864f04eb-6474-4eea-b21d-d08f0c08924a</t>
   </si>
   <si>
     <t>UZINSIDER GENERAL CONTRACTOR</t>
   </si>
   <si>
     <t>10688099</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>aa0de351-56ac-4b6c-b50e-5726003d1ee5</t>
   </si>
   <si>
     <t>SOFTWARE MEDIA PARTNER SRL</t>
   </si>
   <si>
     <t xml:space="preserve">43004022 </t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>1ae40f89-6980-496e-a0f2-1cc0369901c0</t>
   </si>
   <si>
-    <t>ENERGY CORE DEVELOPMENT S.R.L.</t>
-[...7 lines deleted...]
-  <si>
     <t>Verbund Wind Power Romania (ex Alpha Wind)</t>
   </si>
   <si>
     <t>23920351</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>df08071c-aa5d-4252-8861-357e5cafce7f</t>
   </si>
   <si>
     <t>ALPHA METAL S.A</t>
   </si>
   <si>
     <t>6812864</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>613da70a-d720-487b-bf56-dc4d473feb66</t>
   </si>
   <si>
     <t>ELECTRICOM</t>
@@ -1433,659 +1463,641 @@
   <si>
     <t>ELECTRIC PLANNERS</t>
   </si>
   <si>
     <t>34558843</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>27937c4f-4097-4dd9-9e89-fdf81efb52ec</t>
   </si>
   <si>
     <t>PREMIER ENERGY TRADING S.R.L.</t>
   </si>
   <si>
     <t>7127592</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>8188cca4-7203-40a4-91d9-e69892552c35</t>
   </si>
   <si>
+    <t>ANTOPREST ACTIV</t>
+  </si>
+  <si>
+    <t>16924601</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>48d32452-a292-4c0e-a852-330c3d2dd83e</t>
+  </si>
+  <si>
+    <t>Energia Gas &amp; Power (fosta ECG  Energy Cluj)</t>
+  </si>
+  <si>
+    <t>32662596</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>a652c2a0-27bd-49be-81a8-8edf171e7f14</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>0911b07d-3781-4b61-b469-a1af718ce587</t>
+  </si>
+  <si>
+    <t>DISTRIGAZ VEST S.A.</t>
+  </si>
+  <si>
+    <t>14370054</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>5fc8f7fe-a2b0-4d5e-be67-318691aeba3b</t>
+  </si>
+  <si>
+    <t>DESIGN PROIECT S.R.L.</t>
+  </si>
+  <si>
+    <t>13851874</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>a1d2f676-2459-43da-a585-1e3f5fae91a1</t>
+  </si>
+  <si>
+    <t>NOVA POWER &amp; GAS</t>
+  </si>
+  <si>
+    <t>18680651</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>abd72fe9-e2e3-40ac-89f2-9d14242582e7</t>
+  </si>
+  <si>
+    <t>Energia Gas &amp; Power</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>c1dc725d-1f49-4c00-be3f-2996e433a36f</t>
+  </si>
+  <si>
+    <t>CPL CONCORDIA FILIALA CLUJ ROMANIA S.R.L.</t>
+  </si>
+  <si>
+    <t>14895720</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>8dcd626f-e29d-4865-8af0-f13479c4a03b</t>
+  </si>
+  <si>
     <t>OMV PETROM</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>df7f7e65-1a4a-4ec3-9e62-8815bfee71ac</t>
   </si>
   <si>
-    <t>Energia Gas &amp; Power (fosta ECG  Energy Cluj)</t>
-[...62 lines deleted...]
-    <t>0911b07d-3781-4b61-b469-a1af718ce587</t>
+    <t>Premier Energy SA</t>
+  </si>
+  <si>
+    <t>51081808</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>1eaa1fda-2199-401e-b7c5-80052396056c</t>
+  </si>
+  <si>
+    <t>MET ROMANIA ENERGY SRL</t>
+  </si>
+  <si>
+    <t>1877048</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>3ce429af-436e-4e1b-abf2-0ffb7b09437b</t>
+  </si>
+  <si>
+    <t>Energiataverde.Ro Furnizare(Apuron Energy)</t>
+  </si>
+  <si>
+    <t>30328213</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>03242cad-e91f-403b-984e-eea71d8472c2</t>
+  </si>
+  <si>
+    <t>TETAROM</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>9a420875-ed90-4124-aa5b-a74c6cfc45a9</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>e38680ce-9735-4949-af6a-44e8df54fe12</t>
+  </si>
+  <si>
+    <t>NEXT ENERGY PARTNERS S.R.L.</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>3ea653a8-1091-4acf-9735-e6751f12a77f</t>
+  </si>
+  <si>
+    <t>TRANSENERGO COM</t>
+  </si>
+  <si>
+    <t>1754</t>
+  </si>
+  <si>
+    <t>48da3793-aaa5-474e-87cd-465a17d8ebfc</t>
+  </si>
+  <si>
+    <t>ENERGY GRID</t>
+  </si>
+  <si>
+    <t>41300412</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>c328a7c5-b039-4f5e-830f-74e43bf196e4</t>
+  </si>
+  <si>
+    <t>EFT FURNIZARE</t>
+  </si>
+  <si>
+    <t>31805841</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>4de0a47e-9ed3-4435-af8f-c8e2a6bf422a</t>
+  </si>
+  <si>
+    <t>CORDUN GAZ S.A.</t>
+  </si>
+  <si>
+    <t>14674746</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>52a4ba3a-ad6c-4897-81ba-1d049e80f09b</t>
+  </si>
+  <si>
+    <t>GAZMIR IAŞI S.R.L.</t>
+  </si>
+  <si>
+    <t>28259650</t>
+  </si>
+  <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>2d9262d3-6ac3-4f21-92f0-162b9036b677</t>
   </si>
   <si>
     <t>EYE MALL</t>
   </si>
   <si>
     <t>19133962</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>783196c6-f92d-473b-bb07-1b70da201a0f</t>
   </si>
   <si>
-    <t>Energia Gas &amp; Power</t>
-[...5 lines deleted...]
-    <t>c1dc725d-1f49-4c00-be3f-2996e433a36f</t>
+    <t>ICCO ENERG</t>
+  </si>
+  <si>
+    <t>22500279</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>d3f01fdd-2447-47d7-85ca-12ec7b55d7ec</t>
+  </si>
+  <si>
+    <t>STOCK ENERGY</t>
+  </si>
+  <si>
+    <t>30615806</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>136d8638-30cf-4b01-855b-d76f09b0241a</t>
+  </si>
+  <si>
+    <t>ENTREX  SERVICES S.R.L.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>3150780d-1c7e-41d0-99c0-74fb4c30fd3d</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>5a8f888f-12b4-4622-ad92-23c0a525c9fd</t>
   </si>
   <si>
-    <t>MET ROMANIA ENERGY SRL</t>
-[...160 lines deleted...]
-  <si>
     <t>B.E.R.G. SISTEM GAZ S.A.</t>
   </si>
   <si>
     <t>14380376</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>0297ef4c-ad3d-4599-adc6-4c1963304bbc</t>
   </si>
   <si>
     <t>EURO SEVEN INDUSTRY S.R.L.</t>
   </si>
   <si>
     <t>13310879</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>bb5c484d-d522-4b2e-9762-91dec9091836</t>
   </si>
   <si>
     <t>GREEN POWER TRADE</t>
   </si>
   <si>
     <t>45507900</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>b68760c8-ee3b-4233-a76e-897433b8c960</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>d7e538a4-a51e-44a8-818b-1e9b223fd07c</t>
   </si>
   <si>
+    <t>MONSSON TRADING</t>
+  </si>
+  <si>
+    <t>25032083</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>78484451-31fe-4efe-a192-6801c83b479e</t>
+  </si>
+  <si>
+    <t>GETICA 95 COM</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>a3ae0037-f3cb-4457-858b-245e18b8d9da</t>
+  </si>
+  <si>
+    <t>MONSSON TRADING S.R.L.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>6726a778-4fca-4cef-88c2-290101c2bdd5</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>82546adc-4b08-48ce-b18d-27a1c18d2e6f</t>
+  </si>
+  <si>
+    <t>WE POWER TEAM</t>
+  </si>
+  <si>
+    <t>33061527</t>
+  </si>
+  <si>
+    <t>6965a13e-9b30-4c2e-a63c-d05c6f58f990</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>86b2abfa-2964-4459-9598-aee02fb6b4d3</t>
+  </si>
+  <si>
+    <t>GRENERG</t>
+  </si>
+  <si>
+    <t>24562545</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>6222584d-0c7a-4045-8d78-0c22b27566e6</t>
+  </si>
+  <si>
+    <t>ALIVE CAPITAL</t>
+  </si>
+  <si>
+    <t>31672699</t>
+  </si>
+  <si>
+    <t>905ccadb-0ab7-4f9b-a8cd-9da749cfea21</t>
+  </si>
+  <si>
+    <t>EOL ENERGY</t>
+  </si>
+  <si>
+    <t>18881655</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>b6e9fdcb-f27f-4988-8dbb-25a62c86c074</t>
+  </si>
+  <si>
     <t>1975</t>
   </si>
   <si>
     <t>1c6dae84-2c2f-4e31-9177-4cc7df4dd809</t>
   </si>
   <si>
-    <t>GETICA 95 COM</t>
-[...26 lines deleted...]
-    <t>86b2abfa-2964-4459-9598-aee02fb6b4d3</t>
+    <t>ANCHOR GRUP</t>
+  </si>
+  <si>
+    <t>10021221</t>
+  </si>
+  <si>
+    <t>e4b1f2f4-5ae1-4dac-b022-6840c8407f4d</t>
+  </si>
+  <si>
+    <t>MVM Future Energy Technology (fost Hivatalos)</t>
+  </si>
+  <si>
+    <t>21226982</t>
+  </si>
+  <si>
+    <t>2284</t>
+  </si>
+  <si>
+    <t>ff8426f8-1184-4472-933b-8c8d27afeba7</t>
+  </si>
+  <si>
+    <t>ELECTRICA FURNIZARE S.A.</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>1f23a6b7-7ce2-4632-9700-cfe4d5309cc2</t>
   </si>
   <si>
     <t>NOVA POWER &amp; GAS S.R.L.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>8adfcc31-e411-4194-93c1-064838766d26</t>
   </si>
   <si>
-    <t>MONSSON TRADING</t>
-[...82 lines deleted...]
-  <si>
     <t>AXPO ENERGY ROMANIA</t>
   </si>
   <si>
     <t>15537844</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>92903244-450e-4ded-abd4-0e48e952eea9</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>6a941ad0-c5a3-464f-b2b6-55c16671eb3b</t>
   </si>
   <si>
     <t>CIS GAZ S.A.</t>
   </si>
   <si>
     <t>1210493</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>fc42801f-534e-4749-9724-6f135e3ef0a8</t>
   </si>
   <si>
     <t>ELECTRIC PLANNERS S.R.L.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>35e3013c-7831-4147-adeb-9c0bb907cc68</t>
   </si>
   <si>
     <t>MVM FUTURE ENERGY TECHNOLOGY S.R.L.</t>
   </si>
   <si>
     <t>2293d26d-792e-465b-83b0-e2d7498c1bcd</t>
   </si>
   <si>
+    <t>TRANSENERGO MICROHIDRO</t>
+  </si>
+  <si>
+    <t>30798908</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>2a716f7e-9692-4bf5-b588-f53fa5d0e80b</t>
+  </si>
+  <si>
     <t>DIGI ROMANIA SA</t>
   </si>
   <si>
     <t>5888716</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>50dd5f0c-762f-49f1-ae1d-123236e965ed</t>
   </si>
   <si>
-    <t>TRANSENERGO MICROHIDRO</t>
-[...22 lines deleted...]
-  <si>
     <t>LIBERTY GALATI (fosta Arcelormittal Galati)</t>
   </si>
   <si>
     <t>1639739</t>
   </si>
   <si>
     <t>1639739FL</t>
   </si>
   <si>
     <t>c9386cd7-dcee-456e-947a-bb3da44d889e</t>
   </si>
   <si>
+    <t>S.C. ALIVE CAPITAL S.A.</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>a6e0aaaf-578f-4b9f-b5d0-de4d36631b7d</t>
+  </si>
+  <si>
+    <t>1878</t>
+  </si>
+  <si>
+    <t>d13af491-22cb-4b8f-9203-fb5bc7d1577d</t>
+  </si>
+  <si>
     <t>MAZARINE ENERGY ROMANIA</t>
   </si>
   <si>
     <t>34696366</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>6bb62cac-31f2-4b41-ae74-a8e9276f0c4a</t>
   </si>
   <si>
-    <t>S.C. ALIVE CAPITAL S.A.</t>
-[...13 lines deleted...]
-  <si>
     <t>HARGHITA ENERGY BROKER</t>
   </si>
   <si>
     <t>45169469</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>477cb18d-ca23-443a-8179-8d3899f1bde4</t>
   </si>
   <si>
     <t>284e6802-306a-477f-965f-6cf8b7b4ef5c</t>
   </si>
   <si>
-    <t>FUNDPOLE CAPITAL SRL</t>
-[...16 lines deleted...]
-  <si>
     <t>ROMENERGETICA</t>
   </si>
   <si>
     <t>52012822</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>cbae4598-71e2-42aa-a887-c98108e08f51</t>
   </si>
   <si>
+    <t>MEGACONSTRUCT S.A.</t>
+  </si>
+  <si>
+    <t>3507416</t>
+  </si>
+  <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>4d41619c-721c-4a86-9921-cd3248a969ae</t>
+  </si>
+  <si>
+    <t>0015bfe6-036a-4553-b87c-7d6a8c0519df</t>
+  </si>
+  <si>
     <t>2227</t>
   </si>
   <si>
     <t>ac26d2c8-ae91-4fc0-a23c-6648aa72a112</t>
   </si>
   <si>
-    <t>0015bfe6-036a-4553-b87c-7d6a8c0519df</t>
-[...1 lines deleted...]
-  <si>
     <t>PETROTEL-LUKOIL</t>
   </si>
   <si>
     <t>1350659</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>7a97a437-1dc6-452a-abea-4fec3c5050bb</t>
   </si>
   <si>
     <t>QMB ENERG</t>
   </si>
   <si>
     <t>28371246</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>cb1259c7-6f5f-4c91-8852-abbaee1ce0b1</t>
   </si>
   <si>
     <t>RIG BIOMASS</t>
@@ -2138,81 +2150,78 @@
   <si>
     <t>ROMELECTRO Bucuresti</t>
   </si>
   <si>
     <t>1557850</t>
   </si>
   <si>
     <t>155780FL</t>
   </si>
   <si>
     <t>12e9f0d3-7fee-4e56-a27c-82c94f3cd386</t>
   </si>
   <si>
     <t>A6 IMPEX</t>
   </si>
   <si>
     <t>21381692</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>df548dcb-baa4-4bbd-9fd7-4ef543a40b3f</t>
   </si>
   <si>
+    <t>2321</t>
+  </si>
+  <si>
+    <t>e4bcd556-9836-40c8-86cb-ec08e8ef98a8</t>
+  </si>
+  <si>
     <t>2327</t>
   </si>
   <si>
     <t>4fe8c2bf-6c42-4cb7-94be-e7f30176d245</t>
   </si>
   <si>
     <t>SOLPRIM</t>
   </si>
   <si>
     <t>29232602</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>4a904c8c-cc7f-4b47-aa12-e3c19ef2c67f</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>f69ac378-f072-49fc-a37a-62492951dcf2</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2816,51 +2825,51 @@
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>121</v>
       </c>
       <c r="C30" t="s">
         <v>122</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F30" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>125</v>
       </c>
       <c r="C31" t="s">
         <v>126</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2956,91 +2965,91 @@
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>149</v>
       </c>
       <c r="C37" t="s">
         <v>150</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>152</v>
       </c>
       <c r="B38" t="s">
         <v>153</v>
       </c>
       <c r="C38" t="s">
         <v>154</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>157</v>
       </c>
       <c r="C39" t="s">
         <v>158</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F39" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>161</v>
       </c>
       <c r="C40" t="s">
         <v>162</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3056,71 +3065,71 @@
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>168</v>
       </c>
       <c r="B42" t="s">
         <v>169</v>
       </c>
       <c r="C42" t="s">
         <v>170</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>173</v>
       </c>
       <c r="C43" t="s">
         <v>174</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F43" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>177</v>
       </c>
       <c r="C44" t="s">
         <v>178</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>179</v>
       </c>
     </row>
@@ -3144,203 +3153,203 @@
         <v>183</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>185</v>
       </c>
       <c r="C46" t="s">
         <v>186</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="C47" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F47" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="C48" t="s">
         <v>192</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
       <c r="E48" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>194</v>
       </c>
       <c r="B49" t="s">
         <v>195</v>
       </c>
       <c r="C49" t="s">
         <v>196</v>
       </c>
       <c r="D49" t="s">
         <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C50" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C51" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D51" t="s">
         <v>9</v>
       </c>
       <c r="E51" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F51" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C52" t="s">
         <v>206</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>208</v>
       </c>
       <c r="B53" t="s">
         <v>209</v>
       </c>
       <c r="C53" t="s">
         <v>210</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>213</v>
       </c>
       <c r="C54" t="s">
         <v>214</v>
       </c>
       <c r="D54" t="s">
         <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>216</v>
       </c>
       <c r="B55" t="s">
         <v>217</v>
       </c>
       <c r="C55" t="s">
         <v>218</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55" t="s">
         <v>219</v>
       </c>
     </row>
@@ -3350,71 +3359,71 @@
       </c>
       <c r="B56" t="s">
         <v>221</v>
       </c>
       <c r="C56" t="s">
         <v>222</v>
       </c>
       <c r="D56" t="s">
         <v>9</v>
       </c>
       <c r="E56" t="s">
         <v>47</v>
       </c>
       <c r="F56" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>224</v>
       </c>
       <c r="B57" t="s">
         <v>225</v>
       </c>
       <c r="C57" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="D57" t="s">
         <v>9</v>
       </c>
       <c r="E57" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F57" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C58" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="D58" t="s">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>231</v>
       </c>
       <c r="B59" t="s">
         <v>232</v>
       </c>
       <c r="C59" t="s">
         <v>233</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59" t="s">
@@ -3427,51 +3436,51 @@
     <row r="60">
       <c r="A60" t="s">
         <v>235</v>
       </c>
       <c r="B60" t="s">
         <v>236</v>
       </c>
       <c r="C60" t="s">
         <v>237</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>239</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>240</v>
       </c>
       <c r="D61" t="s">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>47</v>
       </c>
       <c r="F61" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>242</v>
       </c>
       <c r="B62" t="s">
         <v>243</v>
       </c>
       <c r="C62" t="s">
         <v>244</v>
       </c>
       <c r="D62" t="s">
@@ -3507,140 +3516,140 @@
     <row r="64">
       <c r="A64" t="s">
         <v>250</v>
       </c>
       <c r="B64" t="s">
         <v>251</v>
       </c>
       <c r="C64" t="s">
         <v>252</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
       <c r="F64" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>254</v>
       </c>
       <c r="B65" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
         <v>255</v>
       </c>
       <c r="D65" t="s">
         <v>9</v>
       </c>
       <c r="E65" t="s">
         <v>47</v>
       </c>
       <c r="F65" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>257</v>
       </c>
       <c r="B66" t="s">
         <v>258</v>
       </c>
       <c r="C66" t="s">
         <v>259</v>
       </c>
       <c r="D66" t="s">
         <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>261</v>
       </c>
       <c r="B67" t="s">
         <v>262</v>
       </c>
       <c r="C67" t="s">
         <v>263</v>
       </c>
       <c r="D67" t="s">
         <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>265</v>
       </c>
       <c r="B68" t="s">
         <v>266</v>
       </c>
       <c r="C68" t="s">
         <v>267</v>
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>269</v>
       </c>
       <c r="B69" t="s">
         <v>270</v>
       </c>
       <c r="C69" t="s">
         <v>271</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
       <c r="E69" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F69" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>273</v>
       </c>
       <c r="B70" t="s">
         <v>274</v>
       </c>
       <c r="C70" t="s">
         <v>275</v>
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70" t="s">
         <v>276</v>
       </c>
     </row>
@@ -3794,1331 +3803,1331 @@
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>302</v>
       </c>
       <c r="B79" t="s">
         <v>303</v>
       </c>
       <c r="C79" t="s">
         <v>304</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>306</v>
       </c>
       <c r="B80" t="s">
         <v>307</v>
       </c>
       <c r="C80" t="s">
         <v>308</v>
       </c>
       <c r="D80" t="s">
         <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F80" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>310</v>
       </c>
       <c r="B81" t="s">
         <v>311</v>
       </c>
       <c r="C81" t="s">
         <v>312</v>
       </c>
       <c r="D81" t="s">
         <v>9</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>314</v>
       </c>
       <c r="B82" t="s">
         <v>315</v>
       </c>
       <c r="C82" t="s">
         <v>316</v>
       </c>
       <c r="D82" t="s">
         <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>318</v>
       </c>
       <c r="B83" t="s">
         <v>319</v>
       </c>
       <c r="C83" t="s">
         <v>320</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F83" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>322</v>
       </c>
       <c r="B84" t="s">
         <v>323</v>
       </c>
       <c r="C84" t="s">
         <v>324</v>
       </c>
       <c r="D84" t="s">
         <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>326</v>
       </c>
       <c r="B85" t="s">
         <v>327</v>
       </c>
       <c r="C85" t="s">
         <v>328</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>330</v>
       </c>
       <c r="B86" t="s">
         <v>331</v>
       </c>
       <c r="C86" t="s">
         <v>332</v>
       </c>
       <c r="D86" t="s">
         <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F86" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>335</v>
       </c>
       <c r="C87" t="s">
         <v>336</v>
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
       <c r="E87" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F87" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>338</v>
       </c>
       <c r="B88" t="s">
         <v>339</v>
       </c>
       <c r="C88" t="s">
         <v>340</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>342</v>
       </c>
       <c r="B89" t="s">
         <v>343</v>
       </c>
       <c r="C89" t="s">
         <v>344</v>
       </c>
       <c r="D89" t="s">
         <v>9</v>
       </c>
       <c r="E89" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F89" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>302</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
-        <v>303</v>
+        <v>173</v>
       </c>
       <c r="C90" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D90" t="s">
         <v>9</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>306</v>
       </c>
       <c r="B91" t="s">
-        <v>7</v>
+        <v>307</v>
       </c>
       <c r="C91" t="s">
         <v>349</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>351</v>
       </c>
       <c r="B92" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92" t="s">
         <v>352</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" t="s">
+        <v>47</v>
+      </c>
+      <c r="F92" t="s">
         <v>353</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>330</v>
+      </c>
+      <c r="B93" t="s">
+        <v>331</v>
+      </c>
+      <c r="C93" t="s">
+        <v>354</v>
+      </c>
+      <c r="D93" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>359</v>
+        <v>235</v>
       </c>
       <c r="B94" t="s">
+        <v>236</v>
+      </c>
+      <c r="C94" t="s">
         <v>356</v>
       </c>
-      <c r="C94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" t="s">
         <v>9</v>
       </c>
       <c r="E94" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F94" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>235</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
-        <v>236</v>
+        <v>359</v>
       </c>
       <c r="C95" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D95" t="s">
         <v>9</v>
       </c>
       <c r="E95" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F95" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>362</v>
+      </c>
+      <c r="B96" t="s">
+        <v>363</v>
+      </c>
+      <c r="C96" t="s">
         <v>364</v>
       </c>
-      <c r="B96" t="s">
+      <c r="D96" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" t="s">
         <v>365</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>366</v>
+      </c>
+      <c r="B97" t="s">
+        <v>367</v>
+      </c>
+      <c r="C97" t="s">
         <v>368</v>
       </c>
-      <c r="B97" t="s">
+      <c r="D97" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>372</v>
+        <v>105</v>
       </c>
       <c r="B98" t="s">
-        <v>373</v>
+        <v>106</v>
       </c>
       <c r="C98" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D98" t="s">
         <v>9</v>
       </c>
       <c r="E98" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F98" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>105</v>
+        <v>372</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>373</v>
       </c>
       <c r="C99" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D99" t="s">
         <v>9</v>
       </c>
       <c r="E99" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F99" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>377</v>
+      </c>
+      <c r="C100" t="s">
         <v>378</v>
       </c>
-      <c r="B100" t="s">
+      <c r="D100" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" t="s">
         <v>379</v>
-      </c>
-[...10 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>380</v>
+      </c>
+      <c r="B101" t="s">
+        <v>381</v>
+      </c>
+      <c r="C101" t="s">
         <v>382</v>
       </c>
-      <c r="B101" t="s">
+      <c r="D101" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" t="s">
+        <v>47</v>
+      </c>
+      <c r="F101" t="s">
         <v>383</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>385</v>
+      </c>
+      <c r="C102" t="s">
         <v>386</v>
       </c>
-      <c r="B102" t="s">
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>388</v>
+      </c>
+      <c r="B103" t="s">
+        <v>389</v>
+      </c>
+      <c r="C103" t="s">
         <v>390</v>
       </c>
-      <c r="B103" t="s">
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" t="s">
+        <v>47</v>
+      </c>
+      <c r="F103" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>392</v>
+      </c>
+      <c r="B104" t="s">
+        <v>393</v>
+      </c>
+      <c r="C104" t="s">
         <v>394</v>
       </c>
-      <c r="B104" t="s">
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" t="s">
+        <v>47</v>
+      </c>
+      <c r="F104" t="s">
         <v>395</v>
-      </c>
-[...10 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>396</v>
+      </c>
+      <c r="B105" t="s">
+        <v>397</v>
+      </c>
+      <c r="C105" t="s">
         <v>398</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
         <v>399</v>
-      </c>
-[...10 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>400</v>
+      </c>
+      <c r="B106" t="s">
+        <v>401</v>
+      </c>
+      <c r="C106" t="s">
         <v>402</v>
       </c>
-      <c r="B106" t="s">
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" t="s">
+        <v>405</v>
+      </c>
+      <c r="C107" t="s">
         <v>406</v>
       </c>
-      <c r="B107" t="s">
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
         <v>407</v>
-      </c>
-[...10 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>409</v>
+      </c>
+      <c r="C108" t="s">
         <v>410</v>
       </c>
-      <c r="B108" t="s">
+      <c r="D108" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" t="s">
         <v>411</v>
-      </c>
-[...10 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>413</v>
+      </c>
+      <c r="C109" t="s">
         <v>414</v>
       </c>
-      <c r="B109" t="s">
+      <c r="D109" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" t="s">
+        <v>47</v>
+      </c>
+      <c r="F109" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" t="s">
+        <v>417</v>
+      </c>
+      <c r="C110" t="s">
         <v>418</v>
       </c>
-      <c r="B110" t="s">
+      <c r="D110" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" t="s">
+        <v>47</v>
+      </c>
+      <c r="F110" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>420</v>
+      </c>
+      <c r="B111" t="s">
+        <v>421</v>
+      </c>
+      <c r="C111" t="s">
         <v>422</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>9</v>
+      </c>
+      <c r="E111" t="s">
+        <v>47</v>
+      </c>
+      <c r="F111" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" t="s">
         <v>425</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>426</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" t="s">
+        <v>47</v>
+      </c>
+      <c r="F112" t="s">
         <v>427</v>
-      </c>
-[...7 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>428</v>
+      </c>
+      <c r="B113" t="s">
         <v>429</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>430</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F113" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>432</v>
+      </c>
+      <c r="B114" t="s">
+        <v>413</v>
+      </c>
+      <c r="C114" t="s">
         <v>433</v>
       </c>
-      <c r="B114" t="s">
+      <c r="D114" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" t="s">
+        <v>10</v>
+      </c>
+      <c r="F114" t="s">
         <v>434</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>435</v>
+      </c>
+      <c r="B115" t="s">
+        <v>436</v>
+      </c>
+      <c r="C115" t="s">
         <v>437</v>
       </c>
-      <c r="B115" t="s">
+      <c r="D115" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" t="s">
+        <v>47</v>
+      </c>
+      <c r="F115" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>439</v>
+      </c>
+      <c r="B116" t="s">
+        <v>397</v>
+      </c>
+      <c r="C116" t="s">
+        <v>440</v>
+      </c>
+      <c r="D116" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" t="s">
+        <v>47</v>
+      </c>
+      <c r="F116" t="s">
         <v>441</v>
-      </c>
-[...13 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>442</v>
+      </c>
+      <c r="B117" t="s">
+        <v>443</v>
+      </c>
+      <c r="C117" t="s">
+        <v>444</v>
+      </c>
+      <c r="D117" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" t="s">
+        <v>47</v>
+      </c>
+      <c r="F117" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>446</v>
+      </c>
+      <c r="B118" t="s">
+        <v>447</v>
+      </c>
+      <c r="C118" t="s">
+        <v>448</v>
+      </c>
+      <c r="D118" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" t="s">
+        <v>47</v>
+      </c>
+      <c r="F118" t="s">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>450</v>
+      </c>
+      <c r="B119" t="s">
+        <v>451</v>
+      </c>
+      <c r="C119" t="s">
+        <v>452</v>
+      </c>
+      <c r="D119" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" t="s">
         <v>453</v>
-      </c>
-[...13 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>454</v>
+      </c>
+      <c r="B120" t="s">
+        <v>455</v>
+      </c>
+      <c r="C120" t="s">
         <v>456</v>
       </c>
-      <c r="B120" t="s">
+      <c r="D120" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" t="s">
         <v>457</v>
-      </c>
-[...10 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>458</v>
+      </c>
+      <c r="B121" t="s">
+        <v>459</v>
+      </c>
+      <c r="C121" t="s">
         <v>460</v>
       </c>
-      <c r="B121" t="s">
+      <c r="D121" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" t="s">
         <v>461</v>
-      </c>
-[...10 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>462</v>
+      </c>
+      <c r="B122" t="s">
+        <v>463</v>
+      </c>
+      <c r="C122" t="s">
         <v>464</v>
       </c>
-      <c r="B122" t="s">
+      <c r="D122" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122" t="s">
         <v>465</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>466</v>
+      </c>
+      <c r="B123" t="s">
         <v>467</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>468</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" t="s">
+        <v>10</v>
+      </c>
+      <c r="F123" t="s">
         <v>469</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>470</v>
+      </c>
+      <c r="B124" t="s">
         <v>471</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>472</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" t="s">
+        <v>47</v>
+      </c>
+      <c r="F124" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>474</v>
+      </c>
+      <c r="B125" t="s">
         <v>475</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" t="s">
+        <v>204</v>
+      </c>
+      <c r="D125" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" t="s">
         <v>476</v>
-      </c>
-[...7 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>477</v>
+      </c>
+      <c r="B126" t="s">
         <v>478</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>479</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" t="s">
+        <v>10</v>
+      </c>
+      <c r="F126" t="s">
         <v>480</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>481</v>
+      </c>
+      <c r="B127" t="s">
         <v>482</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>483</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" t="s">
+        <v>47</v>
+      </c>
+      <c r="F127" t="s">
         <v>484</v>
-      </c>
-[...7 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>485</v>
+      </c>
+      <c r="B128" t="s">
         <v>486</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>487</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" t="s">
+        <v>47</v>
+      </c>
+      <c r="F128" t="s">
         <v>488</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>489</v>
+      </c>
+      <c r="B129" t="s">
         <v>490</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>491</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>446</v>
+      </c>
+      <c r="B130" t="s">
+        <v>447</v>
+      </c>
+      <c r="C130" t="s">
+        <v>493</v>
+      </c>
+      <c r="D130" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" t="s">
         <v>494</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>429</v>
+        <v>495</v>
       </c>
       <c r="B131" t="s">
-        <v>430</v>
+        <v>496</v>
       </c>
       <c r="C131" t="s">
+        <v>497</v>
+      </c>
+      <c r="D131" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" t="s">
+        <v>47</v>
+      </c>
+      <c r="F131" t="s">
         <v>498</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>499</v>
+      </c>
+      <c r="B132" t="s">
         <v>500</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>501</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" t="s">
+        <v>47</v>
+      </c>
+      <c r="F132" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>503</v>
+      </c>
+      <c r="B133" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C133" t="s">
         <v>505</v>
       </c>
       <c r="D133" t="s">
         <v>9</v>
       </c>
       <c r="E133" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>261</v>
+        <v>507</v>
       </c>
       <c r="B134" t="s">
-        <v>262</v>
+        <v>490</v>
       </c>
       <c r="C134" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D134" t="s">
         <v>9</v>
       </c>
       <c r="E134" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F134" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B135" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C135" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D135" t="s">
         <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F135" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B136" t="s">
-        <v>514</v>
+        <v>381</v>
       </c>
       <c r="C136" t="s">
         <v>515</v>
       </c>
       <c r="D136" t="s">
         <v>9</v>
       </c>
       <c r="E136" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
-        <v>352</v>
+        <v>518</v>
       </c>
       <c r="C137" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D137" t="s">
         <v>9</v>
       </c>
       <c r="E137" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F137" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B138" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C138" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D138" t="s">
         <v>9</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B139" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C139" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D139" t="s">
         <v>9</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B140" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="C140" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D140" t="s">
         <v>9</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
       <c r="F140" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>530</v>
+        <v>420</v>
       </c>
       <c r="B141" t="s">
-        <v>442</v>
+        <v>421</v>
       </c>
       <c r="C141" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D141" t="s">
         <v>9</v>
       </c>
       <c r="E141" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F141" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>455</v>
       </c>
       <c r="C142" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D142" t="s">
         <v>9</v>
       </c>
       <c r="E142" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F142" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B143" t="s">
-        <v>537</v>
+        <v>359</v>
       </c>
       <c r="C143" t="s">
         <v>538</v>
       </c>
       <c r="D143" t="s">
         <v>9</v>
       </c>
       <c r="E143" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>540</v>
       </c>
       <c r="B144" t="s">
         <v>541</v>
       </c>
       <c r="C144" t="s">
         <v>542</v>
       </c>
       <c r="D144" t="s">
         <v>9</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>543</v>
       </c>
     </row>
@@ -5174,822 +5183,822 @@
       </c>
       <c r="D147" t="s">
         <v>9</v>
       </c>
       <c r="E147" t="s">
         <v>47</v>
       </c>
       <c r="F147" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>556</v>
       </c>
       <c r="B148" t="s">
         <v>557</v>
       </c>
       <c r="C148" t="s">
         <v>558</v>
       </c>
       <c r="D148" t="s">
         <v>9</v>
       </c>
       <c r="E148" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>560</v>
       </c>
       <c r="B149" t="s">
-        <v>82</v>
+        <v>561</v>
       </c>
       <c r="C149" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D149" t="s">
         <v>9</v>
       </c>
       <c r="E149" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F149" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B150" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C150" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D150" t="s">
         <v>9</v>
       </c>
       <c r="E150" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F150" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B151" t="s">
-        <v>568</v>
+        <v>82</v>
       </c>
       <c r="C151" t="s">
         <v>569</v>
       </c>
       <c r="D151" t="s">
         <v>9</v>
       </c>
       <c r="E151" t="s">
         <v>47</v>
       </c>
       <c r="F151" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
+        <v>269</v>
+      </c>
+      <c r="B152" t="s">
+        <v>270</v>
+      </c>
+      <c r="C152" t="s">
         <v>571</v>
       </c>
-      <c r="B152" t="s">
+      <c r="D152" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" t="s">
         <v>572</v>
-      </c>
-[...10 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B153" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C153" t="s">
         <v>575</v>
       </c>
       <c r="D153" t="s">
         <v>9</v>
       </c>
       <c r="E153" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F153" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>297</v>
+        <v>577</v>
       </c>
       <c r="B154" t="s">
-        <v>298</v>
+        <v>578</v>
       </c>
       <c r="C154" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D154" t="s">
         <v>9</v>
       </c>
       <c r="E154" t="s">
         <v>47</v>
       </c>
       <c r="F154" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B155" t="s">
-        <v>62</v>
+        <v>582</v>
       </c>
       <c r="C155" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="D155" t="s">
         <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F155" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>437</v>
+        <v>581</v>
       </c>
       <c r="B156" t="s">
-        <v>438</v>
+        <v>582</v>
       </c>
       <c r="C156" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="D156" t="s">
         <v>9</v>
       </c>
       <c r="E156" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F156" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B157" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C157" t="s">
-        <v>281</v>
+        <v>589</v>
       </c>
       <c r="D157" t="s">
         <v>9</v>
       </c>
       <c r="E157" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F157" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="B158" t="s">
-        <v>585</v>
+        <v>62</v>
       </c>
       <c r="C158" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="D158" t="s">
         <v>9</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B159" t="s">
-        <v>491</v>
+        <v>588</v>
       </c>
       <c r="C159" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="D159" t="s">
         <v>9</v>
       </c>
       <c r="E159" t="s">
         <v>47</v>
       </c>
       <c r="F159" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>592</v>
+        <v>450</v>
       </c>
       <c r="B160" t="s">
-        <v>593</v>
+        <v>451</v>
       </c>
       <c r="C160" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D160" t="s">
         <v>9</v>
       </c>
       <c r="E160" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F160" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B161" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C161" t="s">
-        <v>154</v>
+        <v>281</v>
       </c>
       <c r="D161" t="s">
         <v>9</v>
       </c>
       <c r="E161" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F161" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>599</v>
       </c>
       <c r="B162" t="s">
         <v>600</v>
       </c>
       <c r="C162" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D162" t="s">
         <v>9</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B163" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="C163" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="D163" t="s">
         <v>9</v>
       </c>
       <c r="E163" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F163" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B164" t="s">
-        <v>343</v>
+        <v>609</v>
       </c>
       <c r="C164" t="s">
-        <v>607</v>
+        <v>158</v>
       </c>
       <c r="D164" t="s">
         <v>9</v>
       </c>
       <c r="E164" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F164" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B165" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C165" t="s">
-        <v>488</v>
+        <v>613</v>
       </c>
       <c r="D165" t="s">
         <v>9</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>612</v>
+        <v>326</v>
       </c>
       <c r="B166" t="s">
-        <v>613</v>
+        <v>327</v>
       </c>
       <c r="C166" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D166" t="s">
         <v>9</v>
       </c>
       <c r="E166" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F166" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B167" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C167" t="s">
-        <v>618</v>
+        <v>497</v>
       </c>
       <c r="D167" t="s">
         <v>9</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>620</v>
       </c>
       <c r="B168" t="s">
         <v>621</v>
       </c>
       <c r="C168" t="s">
         <v>622</v>
       </c>
       <c r="D168" t="s">
         <v>9</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B169" t="s">
-        <v>621</v>
+        <v>377</v>
       </c>
       <c r="C169" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D169" t="s">
         <v>9</v>
       </c>
       <c r="E169" t="s">
         <v>47</v>
       </c>
       <c r="F169" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B170" t="s">
-        <v>627</v>
+        <v>504</v>
       </c>
       <c r="C170" t="s">
         <v>628</v>
       </c>
       <c r="D170" t="s">
         <v>9</v>
       </c>
       <c r="E170" t="s">
         <v>47</v>
       </c>
       <c r="F170" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>630</v>
       </c>
       <c r="B171" t="s">
-        <v>468</v>
+        <v>631</v>
       </c>
       <c r="C171" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D171" t="s">
         <v>9</v>
       </c>
       <c r="E171" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F171" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B172" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="C172" t="s">
-        <v>233</v>
+        <v>634</v>
       </c>
       <c r="D172" t="s">
         <v>9</v>
       </c>
       <c r="E172" t="s">
         <v>47</v>
       </c>
       <c r="F172" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B173" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C173" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D173" t="s">
         <v>9</v>
       </c>
       <c r="E173" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F173" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B174" t="s">
-        <v>640</v>
+        <v>478</v>
       </c>
       <c r="C174" t="s">
         <v>641</v>
       </c>
       <c r="D174" t="s">
         <v>9</v>
       </c>
       <c r="E174" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F174" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>643</v>
       </c>
       <c r="B175" t="s">
+        <v>621</v>
+      </c>
+      <c r="C175" t="s">
+        <v>233</v>
+      </c>
+      <c r="D175" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" t="s">
+        <v>47</v>
+      </c>
+      <c r="F175" t="s">
         <v>644</v>
-      </c>
-[...10 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
+        <v>645</v>
+      </c>
+      <c r="B176" t="s">
+        <v>646</v>
+      </c>
+      <c r="C176" t="s">
         <v>647</v>
       </c>
-      <c r="B176" t="s">
+      <c r="D176" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
+        <v>649</v>
+      </c>
+      <c r="B177" t="s">
+        <v>650</v>
+      </c>
+      <c r="C177" t="s">
         <v>651</v>
       </c>
-      <c r="B177" t="s">
+      <c r="D177" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" t="s">
+        <v>10</v>
+      </c>
+      <c r="F177" t="s">
         <v>652</v>
-      </c>
-[...10 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
+        <v>653</v>
+      </c>
+      <c r="B178" t="s">
+        <v>654</v>
+      </c>
+      <c r="C178" t="s">
         <v>655</v>
       </c>
-      <c r="B178" t="s">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" t="s">
+        <v>10</v>
+      </c>
+      <c r="F178" t="s">
         <v>656</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>85</v>
+        <v>657</v>
       </c>
       <c r="B179" t="s">
-        <v>86</v>
+        <v>609</v>
       </c>
       <c r="C179" t="s">
         <v>658</v>
       </c>
       <c r="D179" t="s">
         <v>9</v>
       </c>
       <c r="E179" t="s">
         <v>47</v>
       </c>
       <c r="F179" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
+        <v>85</v>
+      </c>
+      <c r="B180" t="s">
+        <v>86</v>
+      </c>
+      <c r="C180" t="s">
         <v>660</v>
       </c>
-      <c r="B180" t="s">
+      <c r="D180" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" t="s">
+        <v>47</v>
+      </c>
+      <c r="F180" t="s">
         <v>661</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>224</v>
+        <v>662</v>
       </c>
       <c r="B181" t="s">
-        <v>225</v>
+        <v>663</v>
       </c>
       <c r="C181" t="s">
-        <v>248</v>
+        <v>664</v>
       </c>
       <c r="D181" t="s">
         <v>9</v>
       </c>
       <c r="E181" t="s">
         <v>47</v>
       </c>
       <c r="F181" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B182" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C182" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D182" t="s">
         <v>9</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
       <c r="F182" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>665</v>
+        <v>228</v>
       </c>
       <c r="B183" t="s">
-        <v>666</v>
+        <v>229</v>
       </c>
       <c r="C183" t="s">
-        <v>669</v>
+        <v>248</v>
       </c>
       <c r="D183" t="s">
         <v>9</v>
       </c>
       <c r="E183" t="s">
         <v>47</v>
       </c>
       <c r="F183" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>671</v>
       </c>
       <c r="B184" t="s">
         <v>672</v>
       </c>
       <c r="C184" t="s">
         <v>673</v>
       </c>
       <c r="D184" t="s">
         <v>9</v>
       </c>
       <c r="E184" t="s">
         <v>10</v>
       </c>
       <c r="F184" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>651</v>
+        <v>675</v>
       </c>
       <c r="B185" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="C185" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D185" t="s">
         <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F185" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="B186" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="C186" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="D186" t="s">
         <v>9</v>
       </c>
       <c r="E186" t="s">
         <v>47</v>
       </c>
       <c r="F186" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="B187" t="s">
-        <v>679</v>
+        <v>663</v>
       </c>
       <c r="C187" t="s">
         <v>680</v>
       </c>
       <c r="D187" t="s">
         <v>9</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>682</v>
       </c>
       <c r="B188" t="s">
         <v>683</v>
       </c>
       <c r="C188" t="s">
         <v>684</v>
       </c>
       <c r="D188" t="s">
@@ -6102,140 +6111,140 @@
         <v>705</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>706</v>
       </c>
       <c r="B194" t="s">
         <v>707</v>
       </c>
       <c r="C194" t="s">
         <v>708</v>
       </c>
       <c r="D194" t="s">
         <v>9</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>250</v>
+        <v>710</v>
       </c>
       <c r="B195" t="s">
-        <v>251</v>
+        <v>711</v>
       </c>
       <c r="C195" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D195" t="s">
         <v>9</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>712</v>
+        <v>556</v>
       </c>
       <c r="B196" t="s">
-        <v>713</v>
+        <v>557</v>
       </c>
       <c r="C196" t="s">
         <v>714</v>
       </c>
       <c r="D196" t="s">
         <v>9</v>
       </c>
       <c r="E196" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F196" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>712</v>
+        <v>250</v>
       </c>
       <c r="B197" t="s">
-        <v>713</v>
+        <v>251</v>
       </c>
       <c r="C197" t="s">
         <v>716</v>
       </c>
       <c r="D197" t="s">
         <v>9</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>500</v>
+        <v>718</v>
       </c>
       <c r="B198" t="s">
-        <v>501</v>
+        <v>719</v>
       </c>
       <c r="C198" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D198" t="s">
         <v>9</v>
       </c>
       <c r="E198" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F198" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>482</v>
+        <v>718</v>
       </c>
       <c r="B199" t="s">
-        <v>483</v>
+        <v>719</v>
       </c>
       <c r="C199" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D199" t="s">
         <v>9</v>
       </c>
       <c r="E199" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>485</v>
+        <v>723</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>