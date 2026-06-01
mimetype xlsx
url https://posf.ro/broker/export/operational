--- v0 (2026-04-03)
+++ v1 (2026-06-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Operational" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="558" uniqueCount="368">
   <si>
     <t>nume</t>
   </si>
   <si>
     <t>cui</t>
   </si>
   <si>
     <t>numarLicenta</t>
   </si>
   <si>
     <t>tipOperator</t>
   </si>
   <si>
     <t>categorieLicenta</t>
   </si>
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>NORD GAZ S.R.L.</t>
   </si>
   <si>
     <t>14105694</t>
   </si>
   <si>
@@ -843,50 +843,62 @@
     <t>2505</t>
   </si>
   <si>
     <t>248bc68e-34a9-49b8-80b0-2840e8bbb7fd</t>
   </si>
   <si>
     <t>GAZ EST S.A.</t>
   </si>
   <si>
     <t>14679859</t>
   </si>
   <si>
     <t>bd25d3ed-403d-4798-80c5-e32374107ee2</t>
   </si>
   <si>
     <t>SOCIETATEA DE PRODUCERE A ENERGIEI ELECTRICE IN HIDROCENTRALE  HIDROELECTRICA</t>
   </si>
   <si>
     <t>13267213</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>ffbdc23e-ff17-49e2-ac78-208507fbdb53</t>
+  </si>
+  <si>
+    <t>ENERGO RETELE</t>
+  </si>
+  <si>
+    <t>30599492</t>
+  </si>
+  <si>
+    <t>30599492FL</t>
+  </si>
+  <si>
+    <t>7263cd3e-c424-4202-b362-9ae0756c13db</t>
   </si>
   <si>
     <t>B.E.R.G. SISTEM GAZ S.A.</t>
   </si>
   <si>
     <t>14380376</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>f397a04a-6304-4957-862a-81bf2db6ff70</t>
   </si>
   <si>
     <t>GAZMIR IAŞI S.R.L.</t>
   </si>
   <si>
     <t>28259650</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>51df520a-9c41-402f-a7fd-8b6cbff5b1d5</t>
   </si>
@@ -1145,51 +1157,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -2565,231 +2577,231 @@
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>279</v>
       </c>
       <c r="B71" t="s">
         <v>280</v>
       </c>
       <c r="C71" t="s">
         <v>281</v>
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>283</v>
       </c>
       <c r="B72" t="s">
         <v>284</v>
       </c>
       <c r="C72" t="s">
         <v>285</v>
       </c>
       <c r="D72" t="s">
         <v>9</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>287</v>
       </c>
       <c r="B73" t="s">
         <v>288</v>
       </c>
       <c r="C73" t="s">
         <v>289</v>
       </c>
       <c r="D73" t="s">
         <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>291</v>
       </c>
       <c r="B74" t="s">
         <v>292</v>
       </c>
       <c r="C74" t="s">
         <v>293</v>
       </c>
       <c r="D74" t="s">
         <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>295</v>
       </c>
       <c r="B75" t="s">
         <v>296</v>
       </c>
       <c r="C75" t="s">
         <v>297</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>299</v>
       </c>
       <c r="B76" t="s">
         <v>300</v>
       </c>
       <c r="C76" t="s">
         <v>301</v>
       </c>
       <c r="D76" t="s">
         <v>9</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>303</v>
       </c>
       <c r="B77" t="s">
-        <v>54</v>
+        <v>304</v>
       </c>
       <c r="C77" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D77" t="s">
         <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
-        <v>307</v>
+        <v>54</v>
       </c>
       <c r="C78" t="s">
         <v>308</v>
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>310</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>311</v>
       </c>
       <c r="C79" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
-        <v>314</v>
+        <v>226</v>
       </c>
       <c r="C80" t="s">
         <v>315</v>
       </c>
       <c r="D80" t="s">
         <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F80" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>317</v>
       </c>
       <c r="B81" t="s">
         <v>318</v>
       </c>
       <c r="C81" t="s">
         <v>319</v>
       </c>
       <c r="D81" t="s">
         <v>9</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>320</v>
       </c>
     </row>
@@ -2825,71 +2837,71 @@
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>329</v>
       </c>
       <c r="B84" t="s">
         <v>330</v>
       </c>
       <c r="C84" t="s">
         <v>331</v>
       </c>
       <c r="D84" t="s">
         <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>333</v>
       </c>
       <c r="B85" t="s">
         <v>334</v>
       </c>
       <c r="C85" t="s">
         <v>335</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F85" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>337</v>
       </c>
       <c r="B86" t="s">
         <v>338</v>
       </c>
       <c r="C86" t="s">
         <v>339</v>
       </c>
       <c r="D86" t="s">
         <v>9</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>340</v>
       </c>
     </row>
@@ -2905,128 +2917,148 @@
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>345</v>
       </c>
       <c r="B88" t="s">
         <v>346</v>
       </c>
       <c r="C88" t="s">
         <v>347</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>349</v>
       </c>
       <c r="B89" t="s">
-        <v>178</v>
+        <v>350</v>
       </c>
       <c r="C89" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D89" t="s">
         <v>9</v>
       </c>
       <c r="E89" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F89" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B90" t="s">
-        <v>353</v>
+        <v>178</v>
       </c>
       <c r="C90" t="s">
         <v>354</v>
       </c>
       <c r="D90" t="s">
         <v>9</v>
       </c>
       <c r="E90" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>356</v>
       </c>
       <c r="B91" t="s">
         <v>357</v>
       </c>
       <c r="C91" t="s">
         <v>358</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>360</v>
       </c>
       <c r="B92" t="s">
         <v>361</v>
       </c>
       <c r="C92" t="s">
         <v>362</v>
       </c>
       <c r="D92" t="s">
         <v>9</v>
       </c>
       <c r="E92" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>363</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>364</v>
+      </c>
+      <c r="B93" t="s">
+        <v>365</v>
+      </c>
+      <c r="C93" t="s">
+        <v>366</v>
+      </c>
+      <c r="D93" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>